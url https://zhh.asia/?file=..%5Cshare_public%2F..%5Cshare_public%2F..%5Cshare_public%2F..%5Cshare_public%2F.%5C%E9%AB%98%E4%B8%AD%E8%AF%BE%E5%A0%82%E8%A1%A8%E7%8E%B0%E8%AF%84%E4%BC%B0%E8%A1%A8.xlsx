--- v0 (2026-09-17)
+++ v1 (2026-11-02)
@@ -6,106 +6,103 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\share_public\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView windowWidth="22560" windowHeight="12960"/>
+    <workbookView windowWidth="28800" windowHeight="12960"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
     <t>课堂参与度</t>
   </si>
   <si>
     <t>话题参与度</t>
   </si>
   <si>
     <t>任务完成度</t>
   </si>
   <si>
     <t>认知思维维度</t>
   </si>
   <si>
     <t>学习行为习惯维度</t>
   </si>
   <si>
     <t>协作社交维度</t>
   </si>
   <si>
     <t>情感态度维度</t>
   </si>
   <si>
     <t>高一1班</t>
   </si>
   <si>
     <t>高一2班</t>
   </si>
   <si>
     <t>高一3班</t>
-  </si>
-[...1 lines deleted...]
-    <t>？</t>
   </si>
   <si>
     <t>高一4班</t>
   </si>
   <si>
     <t>高一5班</t>
   </si>
   <si>
     <t>高一6班</t>
   </si>
   <si>
     <t>高一7班</t>
   </si>
   <si>
     <t>高二1班</t>
   </si>
   <si>
     <t>高二2班</t>
   </si>
   <si>
     <t>高二3班</t>
   </si>
   <si>
     <t>高二4班</t>
   </si>
@@ -1249,448 +1246,448 @@
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:H14"/>
   <sheetViews>
-    <sheetView showFormulas="1" tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+    <sheetView showFormulas="1" tabSelected="1" zoomScale="220" zoomScaleNormal="220" workbookViewId="0">
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" outlineLevelCol="7"/>
   <cols>
     <col min="1" max="1" width="5.23333333333333" style="1" customWidth="1"/>
     <col min="2" max="7" width="6.125" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.93333333333333" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C2" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D2" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E2" s="2">
         <v>7</v>
       </c>
       <c r="F2" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G2" s="2">
         <v>8</v>
       </c>
       <c r="H2" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2">
         <v>8</v>
       </c>
       <c r="C3" s="2">
         <v>8</v>
       </c>
       <c r="D3" s="2">
         <v>7</v>
       </c>
       <c r="E3" s="2">
         <v>7</v>
       </c>
       <c r="F3" s="2">
         <v>7</v>
       </c>
       <c r="G3" s="2">
         <v>8</v>
       </c>
       <c r="H3" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="2" t="s">
-[...18 lines deleted...]
-        <v>10</v>
+      <c r="B4" s="2">
+        <v>8</v>
+      </c>
+      <c r="C4" s="2">
+        <v>7</v>
+      </c>
+      <c r="D4" s="2">
+        <v>8</v>
+      </c>
+      <c r="E4" s="2">
+        <v>7</v>
+      </c>
+      <c r="F4" s="2">
+        <v>7</v>
+      </c>
+      <c r="G4" s="2">
+        <v>7</v>
+      </c>
+      <c r="H4" s="2">
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B5" s="2">
         <v>9</v>
       </c>
       <c r="C5" s="2">
         <v>8</v>
       </c>
       <c r="D5" s="2">
         <v>9</v>
       </c>
       <c r="E5" s="2">
         <v>8</v>
       </c>
       <c r="F5" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G5" s="2">
         <v>8</v>
       </c>
       <c r="H5" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B6" s="2">
         <v>8</v>
       </c>
       <c r="C6" s="2">
         <v>8</v>
       </c>
       <c r="D6" s="2">
         <v>8</v>
       </c>
       <c r="E6" s="2">
         <v>7</v>
       </c>
       <c r="F6" s="2">
         <v>7</v>
       </c>
       <c r="G6" s="2">
         <v>7</v>
       </c>
       <c r="H6" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B7" s="2">
         <v>9</v>
       </c>
       <c r="C7" s="2">
         <v>9</v>
       </c>
       <c r="D7" s="2">
         <v>8</v>
       </c>
       <c r="E7" s="2">
         <v>8</v>
       </c>
       <c r="F7" s="2">
         <v>7</v>
       </c>
       <c r="G7" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H7" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2" t="s">
-        <v>14</v>
-[...20 lines deleted...]
-        <v>10</v>
+        <v>13</v>
+      </c>
+      <c r="B8" s="2">
+        <v>7</v>
+      </c>
+      <c r="C8" s="2">
+        <v>6</v>
+      </c>
+      <c r="D8" s="2">
+        <v>6</v>
+      </c>
+      <c r="E8" s="2">
+        <v>7</v>
+      </c>
+      <c r="F8" s="2">
+        <v>6</v>
+      </c>
+      <c r="G8" s="2">
+        <v>6</v>
+      </c>
+      <c r="H8" s="2">
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B9" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C9" s="2">
         <v>7</v>
       </c>
       <c r="D9" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E9" s="2">
         <v>7</v>
       </c>
       <c r="F9" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G9" s="2">
         <v>7</v>
       </c>
       <c r="H9" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B10" s="2">
         <v>7</v>
       </c>
       <c r="C10" s="2">
         <v>7</v>
       </c>
       <c r="D10" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E10" s="2">
         <v>7</v>
       </c>
       <c r="F10" s="2">
         <v>7</v>
       </c>
       <c r="G10" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H10" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B11" s="2">
         <v>8</v>
       </c>
       <c r="C11" s="2">
         <v>8</v>
       </c>
       <c r="D11" s="2">
         <v>8</v>
       </c>
       <c r="E11" s="2">
         <v>8</v>
       </c>
       <c r="F11" s="2">
         <v>8</v>
       </c>
       <c r="G11" s="2">
         <v>7</v>
       </c>
       <c r="H11" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B12" s="2">
         <v>8</v>
       </c>
       <c r="C12" s="2">
         <v>7</v>
       </c>
       <c r="D12" s="2">
         <v>8</v>
       </c>
       <c r="E12" s="2">
         <v>8</v>
       </c>
       <c r="F12" s="2">
         <v>7</v>
       </c>
       <c r="G12" s="2">
         <v>7</v>
       </c>
       <c r="H12" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B13" s="2">
         <v>8</v>
       </c>
       <c r="C13" s="2">
         <v>7</v>
       </c>
       <c r="D13" s="2">
         <v>7</v>
       </c>
       <c r="E13" s="2">
         <v>7</v>
       </c>
       <c r="F13" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G13" s="2">
         <v>7</v>
       </c>
       <c r="H13" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B14" s="2">
         <v>7</v>
       </c>
       <c r="C14" s="2">
         <v>7</v>
       </c>
       <c r="D14" s="2">
         <v>8</v>
       </c>
       <c r="E14" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F14" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G14" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H14" s="2">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>WPS 表格</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>E2F512DEF11C4B80853E0B4D91676327_11</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.28505</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.29680</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
     <vt:i4>1</vt:i4>
   </property>
 </Properties>
 </file>